--- v0 (2025-12-02)
+++ v1 (2026-08-14)
@@ -2,915 +2,1094 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2954EA0B" w14:textId="77777777" w:rsidR="00D177BC" w:rsidRDefault="00D177BC" w:rsidP="00D71D93">
+    <w:p w14:paraId="2CC4C667" w14:textId="77777777" w:rsidR="00903A1C" w:rsidRPr="00903A1C" w:rsidRDefault="00903A1C" w:rsidP="00D71D93">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5A786BC4" w14:textId="77777777" w:rsidR="00D71D93" w:rsidRDefault="00611AA8" w:rsidP="00D71D93">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A786BC4" w14:textId="7CC50103" w:rsidR="00D71D93" w:rsidRPr="00903A1C" w:rsidRDefault="00615F1D" w:rsidP="00D71D93">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:noProof/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARACIÓN DE ORIGINALIDAD Y </w:t>
+      </w:r>
+      <w:r w:rsidR="002551D5" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="001222A8">
+        </w:rPr>
+        <w:t xml:space="preserve">LICENCIA </w:t>
+      </w:r>
+      <w:r w:rsidR="001222A8" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35599" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>PUBLICACIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="001222A8" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE ARTÍCULO ESCRITO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CB35B6" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2B5937" w14:textId="13FC3011" w:rsidR="001222A8" w:rsidRDefault="001222A8" w:rsidP="00903A1C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciudad, Fecha  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2B5937" w14:textId="77777777" w:rsidR="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="657DF430" w14:textId="77777777" w:rsidR="00903A1C" w:rsidRPr="00903A1C" w:rsidRDefault="00903A1C" w:rsidP="00903A1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0A5C1D" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="00903A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Editor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247C82CD" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="247C82CD" w14:textId="5CD7CFDE" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="00903A1C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
-[...6 lines deleted...]
-    <w:p w14:paraId="57B2CA23" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Revista Facultad de Ciencias Contables, Económicas y Administrativas</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FACCEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B2CA23" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Universidad de la Amazonia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01018E7D" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="01018E7D" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ciudad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C408DC" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="33C408DC" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0294A34A" w14:textId="77777777" w:rsidR="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="0294A34A" w14:textId="7729E61B" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
-[...18 lines deleted...]
-    <w:p w14:paraId="1B48F1D0" w14:textId="77777777" w:rsidR="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yo____________________ y/o nosotros</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35599" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________, _</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35599" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>declaro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(amos) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1915" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ser autor(es) y estar en el ejercicio pleno de los derechos morales y patrimoniales </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66AFC" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del texto </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1915" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>escribir título del artículo…)  enviado para su estudio, sometimiento y publicación,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35599" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002551D5" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el cual </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35599" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no infringe derechos de propiedad intelectual de terceros. Así mismo, manifiesto(amos) que el manuscrito no ha sido publicado previamente ni se encuentra sometido simultáneamente a evaluación </w:t>
+      </w:r>
+      <w:r w:rsidR="00040779" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para su publicación en otra revista científica, editorial o medio de divulgación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373ABF83" w14:textId="24CE0306" w:rsidR="00040779" w:rsidRPr="00903A1C" w:rsidRDefault="00040779" w:rsidP="001222A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="587182EE" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>En virtud de lo anterior, se postula el presente artículo para su evaluación y eventual publicación en la Revista FACCEA, manifestando el(los) autor(es) que conoce(n), acepta(n) y se compromete(n) a cumplir las políticas editoriales, las normas para autores, el proceso de evaluación por pares, los procedimientos de arbitraje y las demás disposiciones que regulan el proceso editorial de la Revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3629B2C1" w14:textId="31E98CE2" w:rsidR="003C1915" w:rsidRPr="00903A1C" w:rsidRDefault="003C1915" w:rsidP="00B52795">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que el artículo sea aceptado para publicación, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>el(los) autor(es) conserva(n) la titularidad de los derechos de autor sobre la obra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>otorga(n) a la Revista FACCEA una licencia no exclusiva de primera publicación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que autoriza a la Revista </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66AFC" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por tiempo indefinido, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reproducir, editar, publicar, comunicar públicamente, distribuir y poner a disposición el artículo en formatos impresos y electrónicos, así como para incluirlo en bases de datos, índices, repositorios institucionales, sistemas de información científica y demás plataformas nacionales e internacionales en las que la Revista se encuentre indexada o </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52795" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sea </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>participe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159ED0E2" w14:textId="401ABC83" w:rsidR="00B52795" w:rsidRPr="00903A1C" w:rsidRDefault="00B52795" w:rsidP="00B52795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igualmente, el(los) autor(es) acepta(n) que el artículo sea publicado bajo la licencia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Atribución-NoComercial-CompartirIgual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 Internacional (CC BY-NC-SA 4.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, permitiendo su consulta, reproducción, distribución y reutilización en los términos previstos por dicha licencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBEC33B" w14:textId="66995A76" w:rsidR="00B52795" w:rsidRPr="00903A1C" w:rsidRDefault="00B52795" w:rsidP="00B52795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>El(los) autor(es) garantiza(n) la originalidad de la obra y manifiesta(n) que es(son) titular(es) de los derechos necesarios para autorizar su publicación. En consecuencia, mantendrá(n) indemne a la Universidad de la Amazonia y a la Revista FACCEA frente a cualquier reclamación, demanda, acción judicial o extrajudicial promovida por terceros que aleguen derechos sobre la obra o sobre cualquiera de sus contenidos, asumiendo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27925" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la responsabilidad por las consecuencias jurídicas, económicas o patrimoniales que puedan derivarse de dichas reclamaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C03344" w14:textId="77777777" w:rsidR="00B52795" w:rsidRPr="00903A1C" w:rsidRDefault="00B52795" w:rsidP="00B52795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Para constancia se firma la presente declaración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B8CCCD" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9598A8" w14:textId="67D44310" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Firma</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E4A1D" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717EDC54" w14:textId="77777777" w:rsidR="00DA613C" w:rsidRPr="00903A1C" w:rsidRDefault="00DA613C" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023DEF5D" w14:textId="650FD0F5" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="00611AA8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1265241F" wp14:editId="4D276492">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-34925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>278765</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2196465" cy="635"/>
                 <wp:effectExtent l="15875" t="12065" r="22860" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2196465" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1C37CF5E" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-2.75pt;margin-top:21.95pt;width:172.95pt;height:.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0/WyFAAIAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0T/3RxE2MOEXhJLt0&#10;a4B2P0CRZFuYLAqSEicY9t8nKU62brdhPgiUyPdIPtLLx1Mv0ZEbK0BVOLtLMeKKAhOqrfDXt+1k&#10;jpF1RDEiQfEKn7nFj6uPH5aDLnkOHUjGDfIkypaDrnDnnC6TxNKO98TegebKOxswPXH+atqEGTJ4&#10;9l4meZoWyQCGaQOUW+tf1xcnXkX+puHUvTSN5Q7JCvvaXDxNPPfhTFZLUraG6E7QsQzyD1X0RCif&#10;9Ea1Jo6ggxF/UfWCGrDQuDsKfQJNIyiPPfhusvSPbl47onnsxYtj9U0m+/9o6ZfjziDBKpxjpEjv&#10;R/R0cBAzo3mQZ9C29FG12pnQID2pV/0M9JtFCuqOqJbH4Lez9tgsIJJ3kHCx2ifZD5+B+Rji+aNW&#10;p8b0gdKrgE5xJOfbSPjJIeof82xRTIsZRtT7ivtZ5CflFaqNdZ849CgYFbbOENF2rgal/OjBZDER&#10;OT5bFwoj5RUQ8irYCinjBkiFBl99/pCmEWFBCha8Ic6adl9Lg44kLFH8xjLehRk4KBbZOk7YZrQd&#10;EfJi++xSBT7fm69ntC5b8n2RLjbzzXw6mebFZjJNGZs8bevppNhmD7P1/bqu19mPMesVH3UO0l6G&#10;tAd23pmr/n5fYsPjboeF/P0ep/TrD1z9BAAA//8DAFBLAwQUAAYACAAAACEAWV24gd8AAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxa22oU9o0TsVDnCtSLr058TaOiO0odpvw&#10;9ywnuKy0O7PzKPaz69kVx9gFr+BhKYChb4LpfKvg8/i+2ACLSXuj++BRwTdG2Je3N4XOTZj8B16r&#10;1DIS8THXCmxKQ855bCw6HZdhQE/YOYxOJ1rHlptRTyTuev4oxJo73XlysHrAV4vNV3VxCp6kOQW9&#10;fsnqbDocE55ttTnMSt3fzW87Gs87YAnn9PcBvx0oP5QUrA4XbyLrFSyyjJgK5GoLjPCVFBJYTQcp&#10;gJcF/9+i/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0/WyFAAIAAMkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZXbiB3wAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001222A8" w:rsidRPr="001222A8">
-[...6 lines deleted...]
-    <w:p w14:paraId="1D147870" w14:textId="77777777" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidR="001222A8" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Firma con puño y letra, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D339F" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>del autor principal</w:t>
+      </w:r>
+      <w:r w:rsidR="001222A8" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5963A666" w14:textId="77777777" w:rsidR="00903A1C" w:rsidRDefault="00903A1C" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
-[...6 lines deleted...]
-    <w:p w14:paraId="355D1644" w14:textId="3154E8FE" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    </w:p>
+    <w:p w14:paraId="1D147870" w14:textId="1EE1D98D" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
-[...12 lines deleted...]
-    <w:p w14:paraId="4F2BF450" w14:textId="38862430" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nombres Apellidos:</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355D1644" w14:textId="1153A4F0" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No. _</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0116B" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2BF450" w14:textId="13E21DDB" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fecha de nacimiento día/mes/año</w:t>
       </w:r>
-      <w:r w:rsidR="00A0116B">
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0116B" w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="64487116" w14:textId="2951B670" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidR="00DA613C" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64487116" w14:textId="12096184" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
-[...12 lines deleted...]
-    <w:p w14:paraId="4A273288" w14:textId="5500035D" w:rsidR="001222A8" w:rsidRPr="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vinculación Institucional </w:t>
+      </w:r>
+      <w:r w:rsidR="00615F1D" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>actual: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0116B" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A273288" w14:textId="5500035D" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Institución donde labora:</w:t>
       </w:r>
-      <w:r w:rsidR="00A0116B">
+      <w:r w:rsidR="00A0116B" w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCA6791" w14:textId="5471C163" w:rsidR="001222A8" w:rsidRDefault="001222A8" w:rsidP="001222A8">
+    <w:p w14:paraId="5CCA6791" w14:textId="5471C163" w:rsidR="001222A8" w:rsidRPr="00903A1C" w:rsidRDefault="001222A8" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001222A8">
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico:  </w:t>
       </w:r>
-      <w:r w:rsidR="00A0116B">
+      <w:r w:rsidR="00A0116B" w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21302360" w14:textId="691BF0B1" w:rsidR="00A0116B" w:rsidRDefault="00A0116B" w:rsidP="001222A8">
+    <w:p w14:paraId="21302360" w14:textId="33851778" w:rsidR="00A0116B" w:rsidRPr="00903A1C" w:rsidRDefault="00A0116B" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Código </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6FEDAC16" w14:textId="1690F815" w:rsidR="008B2179" w:rsidRDefault="008B2179" w:rsidP="001222A8">
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEDAC16" w14:textId="64A00411" w:rsidR="008B2179" w:rsidRPr="00903A1C" w:rsidRDefault="008B2179" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-      <w:r w:rsidR="00E20680">
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Registro Cv</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>LAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20680" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante MinCiencias</w:t>
+      </w:r>
+      <w:r w:rsidR="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20680" w:rsidRPr="00903A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528A00C4" w14:textId="2671E022" w:rsidR="001E696D" w:rsidRPr="001222A8" w:rsidRDefault="001E696D" w:rsidP="001222A8">
+    <w:p w14:paraId="528A00C4" w14:textId="5900232F" w:rsidR="001E696D" w:rsidRPr="00903A1C" w:rsidRDefault="00615F1D" w:rsidP="001222A8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="001E696D" w:rsidRPr="001222A8" w:rsidSect="004157FE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>No. celular: _</w:t>
+      </w:r>
+      <w:r w:rsidR="001E696D" w:rsidRPr="00903A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001E696D" w:rsidRPr="00903A1C" w:rsidSect="00E27925">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="850" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A19CEE1" w14:textId="77777777" w:rsidR="00267A12" w:rsidRDefault="00267A12" w:rsidP="00D71D93">
+    <w:p w14:paraId="664FA68E" w14:textId="77777777" w:rsidR="00557850" w:rsidRDefault="00557850" w:rsidP="00D71D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7656179C" w14:textId="77777777" w:rsidR="00267A12" w:rsidRDefault="00267A12" w:rsidP="00D71D93">
+    <w:p w14:paraId="060CFCEB" w14:textId="77777777" w:rsidR="00557850" w:rsidRDefault="00557850" w:rsidP="00D71D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E1002AFF" w:usb1="C0000002" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="471CB494" w14:textId="77777777" w:rsidR="00267A12" w:rsidRDefault="00267A12" w:rsidP="00D71D93">
+    <w:p w14:paraId="68B857BF" w14:textId="77777777" w:rsidR="00557850" w:rsidRDefault="00557850" w:rsidP="00D71D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9FFEA2" w14:textId="77777777" w:rsidR="00267A12" w:rsidRDefault="00267A12" w:rsidP="00D71D93">
+    <w:p w14:paraId="5CC8B315" w14:textId="77777777" w:rsidR="00557850" w:rsidRDefault="00557850" w:rsidP="00D71D93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4759D5E1" w14:textId="0531C0D6" w:rsidR="00D71D93" w:rsidRDefault="00D177BC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24C2DE12" w14:textId="11F43126" w:rsidR="00903A1C" w:rsidRDefault="00903A1C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563E7103" wp14:editId="57DBE109">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AB8409E" wp14:editId="4EA6E36F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-670560</wp:posOffset>
+            <wp:posOffset>1347470</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="topMargin">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-224790</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6877050" cy="833755"/>
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Imagen 5"/>
+          <wp:extent cx="2705100" cy="606998"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1236512347" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Mesa de trabajo 3mdpi.png"/>
+                  <pic:cNvPr id="1236512347" name="Imagen 1236512347"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6877050" cy="833755"/>
+                    <a:ext cx="2705100" cy="606998"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="16989CA7" w14:textId="77777777" w:rsidR="00903A1C" w:rsidRDefault="00903A1C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6007F81A" w14:textId="77777777" w:rsidR="00903A1C" w:rsidRDefault="00903A1C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0680B8EA" w14:textId="77C66A98" w:rsidR="005D339F" w:rsidRDefault="005D339F">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB24956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="527AA550"/>
     <w:lvl w:ilvl="0" w:tplc="B8C4E1BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1125,148 +1304,165 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="491020923">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2080319926">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C2208"/>
+    <w:rsid w:val="00040779"/>
     <w:rsid w:val="000A0ED3"/>
     <w:rsid w:val="000D763D"/>
     <w:rsid w:val="001222A8"/>
     <w:rsid w:val="001E696D"/>
     <w:rsid w:val="001F0833"/>
     <w:rsid w:val="0025140F"/>
     <w:rsid w:val="002549FD"/>
+    <w:rsid w:val="002551D5"/>
     <w:rsid w:val="00267A12"/>
     <w:rsid w:val="002A3CF1"/>
     <w:rsid w:val="002F7311"/>
+    <w:rsid w:val="00325346"/>
+    <w:rsid w:val="00386B60"/>
+    <w:rsid w:val="003C1915"/>
     <w:rsid w:val="003C2208"/>
     <w:rsid w:val="004157FE"/>
     <w:rsid w:val="004562FE"/>
     <w:rsid w:val="004D1632"/>
     <w:rsid w:val="00556839"/>
+    <w:rsid w:val="00557850"/>
+    <w:rsid w:val="005D339F"/>
     <w:rsid w:val="00611AA8"/>
+    <w:rsid w:val="00615F1D"/>
     <w:rsid w:val="006B4B97"/>
     <w:rsid w:val="006C167C"/>
+    <w:rsid w:val="00823F1C"/>
     <w:rsid w:val="008B2179"/>
     <w:rsid w:val="008B2978"/>
+    <w:rsid w:val="00903A1C"/>
     <w:rsid w:val="00A0116B"/>
+    <w:rsid w:val="00B439EE"/>
+    <w:rsid w:val="00B52795"/>
     <w:rsid w:val="00B60FEC"/>
+    <w:rsid w:val="00B66AFC"/>
     <w:rsid w:val="00CA693E"/>
     <w:rsid w:val="00D177BC"/>
     <w:rsid w:val="00D71D93"/>
+    <w:rsid w:val="00DA613C"/>
     <w:rsid w:val="00E1310C"/>
     <w:rsid w:val="00E20680"/>
+    <w:rsid w:val="00E27925"/>
     <w:rsid w:val="00ED4D64"/>
+    <w:rsid w:val="00F35599"/>
+    <w:rsid w:val="00F402F5"/>
     <w:rsid w:val="00FE552F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3A5C7D83"/>
   <w15:docId w15:val="{5EAE3367-23E6-8E4B-84B2-492B7A9EDE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2288,51 +2484,79 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="806439270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1688363798">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2588,66 +2812,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1288</Characters>
+  <Pages>2</Pages>
+  <Words>487</Words>
+  <Characters>2679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1519</CharactersWithSpaces>
+  <CharactersWithSpaces>3160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>l.correa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>